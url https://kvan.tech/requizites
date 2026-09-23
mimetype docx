--- v0 (2025-12-05)
+++ v1 (2026-09-23)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5464EAE5" w14:textId="77777777" w:rsidR="00BB0A1B" w:rsidRPr="006B221D" w:rsidRDefault="00BB0A1B" w:rsidP="00BB0A1B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B221D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07908242" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999" w:rsidP="00CD1999">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
@@ -454,591 +454,1296 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6688C2B7" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1207700027688</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD1999" w:rsidRPr="006B221D" w14:paraId="00AD4CE4" w14:textId="77777777" w:rsidTr="00CD1999">
+      <w:tr w:rsidR="00C125BC" w:rsidRPr="006B221D" w14:paraId="3A585660" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:trPr>
+          <w:trHeight w:val="481"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D78F044" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="0B3633F7" w14:textId="6332D5DB" w:rsidR="00C125BC" w:rsidRPr="006B221D" w:rsidRDefault="00C125BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C125BC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ОКПО</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3974366A" w14:textId="0D855D43" w:rsidR="00C125BC" w:rsidRPr="006B221D" w:rsidRDefault="00C125BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C125BC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>43213999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="4722601A" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:trPr>
+          <w:trHeight w:val="481"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DEA7FEE" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>Название банка:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="261F0397" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="00C125BC" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ED97321" w14:textId="183A946C" w:rsidR="00BF52E8" w:rsidRPr="00C125BC" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АО "АЛЬФА-БАНК"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г. Москва</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="00AD4CE4" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D78F044" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>Расчетный счёт:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13A63EBE" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="13A63EBE" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BC1B0EC" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="6BC1B0EC" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>40702810902410003169</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD1999" w:rsidRPr="006B221D" w14:paraId="7B5D53D6" w14:textId="77777777" w:rsidTr="00CD1999">
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="7B5D53D6" w14:textId="77777777" w:rsidTr="00CD1999">
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="136B83BF" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="136B83BF" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Корреспондентский счет:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EAA03B7" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="1EAA03B7" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>30101810200000000593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD1999" w:rsidRPr="006B221D" w14:paraId="5C024569" w14:textId="77777777" w:rsidTr="00CD1999">
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="5DA477A5" w14:textId="77777777" w:rsidTr="00CD1999">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="466644D2" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="5E2DAA5B" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>БИК:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18ED3D67" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="605951D0" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>044525593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="43AC62DF" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="612E00B5" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>Название банка:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C6B0920" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="2969BECD" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58C97578" w14:textId="497528D1" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00004B2D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ПАО Сбербанк</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г. Москва</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="37E04A21" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BBB5F41" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Расчетный счёт:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B81CAF8" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D5458D2" w14:textId="0AAE948B" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00004B2D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>40702810938720020882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="4CAB763F" w14:textId="77777777" w:rsidTr="00004B2D">
+        <w:trPr>
+          <w:trHeight w:val="439"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3288A5A9" w14:textId="333B0828" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Корреспондентский счет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F481DC9" w14:textId="48356ECB" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00004B2D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>30101810400000000225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="43D11EDD" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15EA6F44" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БИК:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FB6711C" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="151E3B2E" w14:textId="7E267ACC" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00004B2D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>044525225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="17E0C67F" w14:textId="77777777" w:rsidTr="00BF52E8">
+        <w:trPr>
+          <w:trHeight w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42165DE6" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Название банка:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1FE7B8" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5129F354" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="00BF52E8" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF52E8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Филиал "Корпоративный" ПАО</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62093FC8" w14:textId="5168BA80" w:rsidR="00BF52E8" w:rsidRPr="00004B2D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF52E8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Совкомбанк"(г. Москва)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="7A20482A" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31104730" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Расчетный счёт:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5604E8EF" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15690CE4" w14:textId="6C7334ED" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF52E8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>40702810512010998879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="5C39E12F" w14:textId="77777777" w:rsidTr="00BF52E8">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ECE2481" w14:textId="6B293683" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Корреспондентский счет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="455B5788" w14:textId="273FB340" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF52E8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>30101810445250000360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="2061B9AC" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22F7FC30" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БИК:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E22606F" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47DA6501" w14:textId="77F12211" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF52E8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>044525360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="7B33750C" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1149EC7E" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3BCDD7F1" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>АО "АЛЬФА-БАНК"</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Юридический адрес:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19056F1E" w14:textId="3E151E73" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0084A17A" w14:textId="643BF15A" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A22B4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>101000, город Москва, Армянский пер, д. 9 стр. 1, помещ. 10/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD1999" w:rsidRPr="006B221D" w14:paraId="5DA477A5" w14:textId="77777777" w:rsidTr="00CD1999">
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="7184F987" w14:textId="77777777" w:rsidTr="00CD1999">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...50 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="605951D0" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
-[...227 lines deleted...]
-          <w:p w14:paraId="001E4241" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="001E4241" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Почтовый адрес </w:t>
             </w:r>
@@ -1059,357 +1764,303 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>фактический адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ED0572F" w14:textId="77777777" w:rsidR="00D84ECE" w:rsidRPr="006B221D" w:rsidRDefault="00D84ECE">
-[...11 lines deleted...]
-          <w:p w14:paraId="23E05E0E" w14:textId="3409A8A7" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00D7520A">
+          <w:p w14:paraId="2ED0572F" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23E05E0E" w14:textId="3409A8A7" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>121596</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">121596, г. Москва, Горбунова 2 стр. 3  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="7F81E625" w14:textId="77777777" w:rsidTr="00CD1999">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1565B259" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Генеральный директор:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7977AF02" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3  </w:t>
+              <w:t>Власов Сергей Игоревич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD1999" w:rsidRPr="006B221D" w14:paraId="7F81E625" w14:textId="77777777" w:rsidTr="00CD1999">
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="2343D05D" w14:textId="77777777" w:rsidTr="00CD1999">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1565B259" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="5A39BFED" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Генеральный директор:</w:t>
+              <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7977AF02" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="7484BC97" w14:textId="5B3D2F8C" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t>Власов Сергей Игоревич</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>+7 (495) 118 33-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD1999" w:rsidRPr="006B221D" w14:paraId="2343D05D" w14:textId="77777777" w:rsidTr="00CD1999">
+      <w:tr w:rsidR="00BF52E8" w:rsidRPr="006B221D" w14:paraId="65ED6A5C" w14:textId="77777777" w:rsidTr="00CD1999">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B9D3BA6" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B221D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Почта</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A065487" w14:textId="77777777" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A39BFED" w14:textId="77777777" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
-[...136 lines deleted...]
-          <w:p w14:paraId="3FE59762" w14:textId="4B5F01F8" w:rsidR="00CD1999" w:rsidRPr="006B221D" w:rsidRDefault="00CD1999">
+          <w:p w14:paraId="3FE59762" w14:textId="4B5F01F8" w:rsidR="00BF52E8" w:rsidRPr="006B221D" w:rsidRDefault="00BF52E8" w:rsidP="00BF52E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="006B221D">
                 <w:rPr>
                   <w:rStyle w:val="a9"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:spacing w:val="-4"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>info@kvan.tech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006B221D">
               <w:rPr>
@@ -1473,177 +2124,175 @@
     </w:p>
     <w:p w14:paraId="49E84103" w14:textId="692A29D6" w:rsidR="00B24F71" w:rsidRPr="006B221D" w:rsidRDefault="00B24F71" w:rsidP="00BB0A1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B24F71" w:rsidRPr="006B221D" w:rsidSect="009D7261">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="283" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60C892D8" w14:textId="77777777" w:rsidR="00B94F4F" w:rsidRDefault="00B94F4F" w:rsidP="00887E29">
+    <w:p w14:paraId="26F5F5A1" w14:textId="77777777" w:rsidR="003570A6" w:rsidRDefault="003570A6" w:rsidP="00887E29">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3336DE8D" w14:textId="77777777" w:rsidR="00B94F4F" w:rsidRDefault="00B94F4F" w:rsidP="00887E29">
+    <w:p w14:paraId="6B0A698D" w14:textId="77777777" w:rsidR="003570A6" w:rsidRDefault="003570A6" w:rsidP="00887E29">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61734565" w14:textId="77777777" w:rsidR="007B40EF" w:rsidRDefault="007B40EF">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36DD8CC8" w14:textId="77777777" w:rsidR="007B40EF" w:rsidRDefault="007B40EF">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="262B5B16" w14:textId="77777777" w:rsidR="007B40EF" w:rsidRDefault="007B40EF">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6129BE58" w14:textId="77777777" w:rsidR="00B94F4F" w:rsidRDefault="00B94F4F" w:rsidP="00887E29">
+    <w:p w14:paraId="565AEDF3" w14:textId="77777777" w:rsidR="003570A6" w:rsidRDefault="003570A6" w:rsidP="00887E29">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E0629BE" w14:textId="77777777" w:rsidR="00B94F4F" w:rsidRDefault="00B94F4F" w:rsidP="00887E29">
+    <w:p w14:paraId="0D049E3B" w14:textId="77777777" w:rsidR="003570A6" w:rsidRDefault="003570A6" w:rsidP="00887E29">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AA0A5C3" w14:textId="77777777" w:rsidR="007B40EF" w:rsidRDefault="007B40EF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="196B8062" w14:textId="6B24D651" w:rsidR="00887E29" w:rsidRDefault="007B40EF" w:rsidP="008A3FCB">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9355"/>
       </w:tabs>
       <w:ind w:right="-149" w:hanging="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F3ED8C8" wp14:editId="757AACBF">
           <wp:extent cx="5936615" cy="907460"/>
           <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
           <wp:docPr id="1712010649" name="Рисунок 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -1660,160 +2309,168 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5936615" cy="907460"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D1D9053" w14:textId="77777777" w:rsidR="007B40EF" w:rsidRDefault="007B40EF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA68E8"/>
+    <w:rsid w:val="00004B2D"/>
     <w:rsid w:val="00011DF6"/>
     <w:rsid w:val="000247B3"/>
     <w:rsid w:val="00030736"/>
     <w:rsid w:val="00054923"/>
     <w:rsid w:val="0007554A"/>
     <w:rsid w:val="000B36BB"/>
     <w:rsid w:val="001605E1"/>
+    <w:rsid w:val="00164961"/>
     <w:rsid w:val="00180F10"/>
     <w:rsid w:val="001D5DB9"/>
     <w:rsid w:val="00282838"/>
     <w:rsid w:val="00287C53"/>
+    <w:rsid w:val="002A7254"/>
     <w:rsid w:val="002F0637"/>
     <w:rsid w:val="00343B07"/>
+    <w:rsid w:val="003570A6"/>
     <w:rsid w:val="003A06E8"/>
     <w:rsid w:val="003A073E"/>
     <w:rsid w:val="003A22B4"/>
     <w:rsid w:val="003A72D1"/>
     <w:rsid w:val="003B1FED"/>
     <w:rsid w:val="003D4B3C"/>
     <w:rsid w:val="004322E9"/>
     <w:rsid w:val="00434EB8"/>
     <w:rsid w:val="00452DD0"/>
     <w:rsid w:val="00454B62"/>
     <w:rsid w:val="0045769A"/>
+    <w:rsid w:val="004B58E9"/>
     <w:rsid w:val="004B6E92"/>
     <w:rsid w:val="004D3228"/>
     <w:rsid w:val="005447F1"/>
     <w:rsid w:val="00547340"/>
     <w:rsid w:val="00554614"/>
     <w:rsid w:val="00595A04"/>
     <w:rsid w:val="00596A39"/>
     <w:rsid w:val="005D7CD0"/>
     <w:rsid w:val="005F2220"/>
     <w:rsid w:val="006760D7"/>
     <w:rsid w:val="006762A8"/>
     <w:rsid w:val="006A587A"/>
     <w:rsid w:val="006B221D"/>
     <w:rsid w:val="006C0471"/>
     <w:rsid w:val="006F072F"/>
     <w:rsid w:val="00715B72"/>
     <w:rsid w:val="00761949"/>
     <w:rsid w:val="00782863"/>
     <w:rsid w:val="00790CCF"/>
     <w:rsid w:val="007B40EF"/>
     <w:rsid w:val="007D7A59"/>
     <w:rsid w:val="00804AF0"/>
     <w:rsid w:val="00865FB7"/>
     <w:rsid w:val="00887E29"/>
     <w:rsid w:val="008A3FCB"/>
     <w:rsid w:val="008D7F49"/>
     <w:rsid w:val="008E7677"/>
     <w:rsid w:val="00926E67"/>
     <w:rsid w:val="00942534"/>
     <w:rsid w:val="00943BC6"/>
     <w:rsid w:val="009445A5"/>
     <w:rsid w:val="009907C4"/>
     <w:rsid w:val="009D0DD0"/>
+    <w:rsid w:val="009D134D"/>
     <w:rsid w:val="009D7261"/>
     <w:rsid w:val="009F3403"/>
     <w:rsid w:val="00A135F0"/>
     <w:rsid w:val="00A20AA1"/>
     <w:rsid w:val="00A679E9"/>
     <w:rsid w:val="00A7380B"/>
     <w:rsid w:val="00A7762B"/>
     <w:rsid w:val="00A96F37"/>
     <w:rsid w:val="00AD516C"/>
     <w:rsid w:val="00B00049"/>
     <w:rsid w:val="00B2323C"/>
     <w:rsid w:val="00B24F71"/>
     <w:rsid w:val="00B70525"/>
     <w:rsid w:val="00B72733"/>
     <w:rsid w:val="00B8172A"/>
     <w:rsid w:val="00B94F4F"/>
     <w:rsid w:val="00BB0A1B"/>
+    <w:rsid w:val="00BF52E8"/>
+    <w:rsid w:val="00C125BC"/>
     <w:rsid w:val="00C15E43"/>
     <w:rsid w:val="00C80AB2"/>
     <w:rsid w:val="00CB585A"/>
     <w:rsid w:val="00CC35CB"/>
     <w:rsid w:val="00CD1999"/>
     <w:rsid w:val="00D06346"/>
     <w:rsid w:val="00D3272C"/>
     <w:rsid w:val="00D6540F"/>
     <w:rsid w:val="00D67E60"/>
     <w:rsid w:val="00D7520A"/>
     <w:rsid w:val="00D84ECE"/>
     <w:rsid w:val="00D912E7"/>
     <w:rsid w:val="00DC19A2"/>
     <w:rsid w:val="00DF3A34"/>
     <w:rsid w:val="00E76D08"/>
     <w:rsid w:val="00ED08E1"/>
     <w:rsid w:val="00F11DE4"/>
     <w:rsid w:val="00F52972"/>
     <w:rsid w:val="00F65270"/>
     <w:rsid w:val="00F95971"/>
     <w:rsid w:val="00FA68E8"/>
     <w:rsid w:val="00FB4E87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -2745,70 +3402,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>95</Words>
-  <Characters>546</Characters>
+  <Words>143</Words>
+  <Characters>821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>640</CharactersWithSpaces>
+  <CharactersWithSpaces>963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Юрий Минаев</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>